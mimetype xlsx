--- v0 (2026-06-13)
+++ v1 (2026-08-24)
@@ -29,51 +29,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Tradables" sheetId="2" r:id="rId5"/>
     <sheet name="Non-tradables" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Commodity-Specific Economic Conversion Factors Database For the Zambia Government</t>
   </si>
   <si>
     <t>Ministry of Finance</t>
   </si>
   <si>
     <t>Downloaded on:</t>
   </si>
   <si>
-    <t>June 13,2026</t>
+    <t>August 24,2026</t>
   </si>
   <si>
     <t>Technical support:</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="ff0000ff"/>
         <sz val="12"/>
         <u val="single"/>
       </rPr>
       <t xml:space="preserve">some@email.address</t>
     </r>
   </si>
   <si>
     <t>Base Year:</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>